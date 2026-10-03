--- v0 (2025-10-03)
+++ v1 (2026-10-03)
@@ -3,2797 +3,2783 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B988696" w14:textId="7D58B335" w:rsidR="000C0F5F" w:rsidRDefault="000C0F5F">
-      <w:r>
+    <w:p w14:paraId="5B988696" w14:textId="49023A12" w:rsidR="000C0F5F" w:rsidRPr="00986D62" w:rsidRDefault="000C0F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dear Saint Martin’s Community,</w:t>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00001A29">
+      <w:r w:rsidR="00001A29" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C45437">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0038049F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="001B75DD" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="00240ACF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001B75DD" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062F2C6D" w14:textId="77777777" w:rsidR="000C0F5F" w:rsidRDefault="000C0F5F"/>
-    <w:p w14:paraId="46F2BBDD" w14:textId="7E02C964" w:rsidR="000C0F5F" w:rsidRDefault="00863340" w:rsidP="00001A29">
+    <w:p w14:paraId="062F2C6D" w14:textId="77777777" w:rsidR="000C0F5F" w:rsidRPr="00986D62" w:rsidRDefault="000C0F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CE2029" w14:textId="7241F3DF" w:rsidR="005716CD" w:rsidRPr="00986D62" w:rsidRDefault="00863340" w:rsidP="00986D62">
       <w:pPr>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> use our full email signature template.</w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In celebration of Saint Martin’s University receiving the Colleges of Distinction accolades</w:t>
+      </w:r>
+      <w:r w:rsidR="00117978" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Best of the South Sound accolade, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Office of Marketing and Communications is excited to share </w:t>
+      </w:r>
+      <w:r w:rsidR="00117978" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">logo and badge option for you to add to your email signature. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="00986D62">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please follow instructions below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1757022E" w14:textId="77777777" w:rsidR="00863340" w:rsidRDefault="00863340" w:rsidP="00001A29">
-[...28 lines deleted...]
-    <w:p w14:paraId="748FC8CA" w14:textId="2F5CB1E3" w:rsidR="000C0F5F" w:rsidRPr="003823EB" w:rsidRDefault="003823EB" w:rsidP="000C0F5F">
+    <w:p w14:paraId="748FC8CA" w14:textId="2F5CB1E3" w:rsidR="000C0F5F" w:rsidRPr="00986D62" w:rsidRDefault="003823EB" w:rsidP="000C0F5F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-          <w:sz w:val="36"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986D62">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:color w:val="BA0C2F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234F3F47" wp14:editId="11AAF26A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234F3F47" wp14:editId="35722B51">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>183938</wp:posOffset>
+                  <wp:posOffset>188204</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="619290"/>
+                <wp:extent cx="7772400" cy="555674"/>
                 <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="269516523" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="619290"/>
+                          <a:ext cx="7772400" cy="555674"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="BA0C2F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="67AEC158" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:14.5pt;width:612pt;height:48.75pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwqEJngwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/yBtFmDOEWWIsOA&#10;oi3aDj0rshQbkEVNUuJkv36U/JGuK3YYdrEl8fGRfCK1uD42ihyEdTXogmaTlBKhOZS13hX0+/Pm&#10;02dKnGe6ZAq0KOhJOHq9/Phh0Zq5yKECVQpLkES7eWsKWnlv5knieCUa5iZghEajBNswj1u7S0rL&#10;WmRvVJKn6WXSgi2NBS6cw9ObzkiXkV9Kwf29lE54ogqKufn4tfG7Dd9kuWDznWWmqnmfBvuHLBpW&#10;aww6Ut0wz8je1n9QNTW34ED6CYcmASlrLmINWE2WvqnmqWJGxFpQHGdGmdz/o+V3hyfzYFGG1ri5&#10;w2Wo4ihtE/6YHzlGsU6jWOLoCcfD2WyWT1PUlKPtMrvKr6KaydnbWOe/CmhIWBTU4mVEjdjh1nmM&#10;iNABEoI5UHW5qZWKG7vbrpUlB4YX92WVrvNNuCt0+Q2mdABrCG6dOZwk51riyp+UCDilH4UkdYnZ&#10;5zGT2GZijMM4F9pnnalipejCZxcp1tlHD40ZPGIukTAwS4w/cvcEA7IjGbg7mh4fXEXs0tE5/Vti&#10;nfPoESOD9qNzU2uw7xEorKqP3OEHkTppgkpbKE8PlljoZsQZvqnx3m6Z8w/M4lDgVeOg+3v8SAVt&#10;QaFfUVKB/fneecBjr6KVkhaHrKDux55ZQYn6prGLr7LpNExl3EwvZjlu7GvL9rVF75s1YDtk+KQY&#10;HpcB79WwlBaaF3wPViEqmpjmGLug3Nths/bd8OOLwsVqFWE4iYb5W/1keCAPqoa+fD6+MGv65vXY&#10;9ncwDCSbv+nhDhs8Naz2HmQdG/ysa683TnFsnP7FCc/E631End/F5S8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBQHca+4gAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3HbkpUxja7p&#10;hJh63IENaeKWNaGpSJzSZG3593gndrGfZft9FNvJOzaYPrYBJSzmApjBOugWGwkfx2q2BhaTQq1c&#10;QCPh10TYlvd3hcp1GPHdDIfUMCLBmCsJNqUu5zzW1ngV56EzSLuv0HuVaOwbrns1Erl3PBNixb1q&#10;kRSs6sybNfX34eIlTHv3tN/9+KMYPu3pVFV2tNxK+fgw7TZUXjfAkpnS/wdcM5B/KMnYOVxQR+Yk&#10;zBbLJSVKErIX6tcLsRaEzoSy1TPwsuC3Sco/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHCoQmeDAgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAFAdxr7iAAAAEQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#ba0c2f" stroked="f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="66E7665F" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:14.8pt;width:612pt;height:43.75pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDhyvOBfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aCpNmCOkWWIsOA&#13;&#10;oivWDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0leXR8aw/YKfQ224KOLnDNlJZS13Rb8x+P6&#13;&#10;w0fOfBC2FAasKvhReX69eP/uqnVzNYYKTKmQEYj189YVvArBzbPMy0o1wl+AU5aUGrARgUTcZiWK&#13;&#10;ltAbk43z/DJrAUuHIJX39HrTKfki4WutZPimtVeBmYJTbiGdmM5NPLPFlZhvUbiqln0a4h+yaERt&#13;&#10;KegAdSOCYDusX0E1tUTwoMOFhCYDrWupUg1UzSh/Uc1DJZxKtRA53g00+f8HK+/2D+4eiYbW+bmn&#13;&#10;a6zioLGJX8qPHRJZx4EsdQhM0uNsNhtPcuJUkm46nV7OJpHN7Ozt0IcvChoWLwVH+hmJI7G/9aEz&#13;&#10;PZnEYB5MXa5rY5KA283KINsL+nGfl/lqvO7R/zAzNhpbiG4dYnzJzrWkWzgaFe2M/a40q0vKfpwy&#13;&#10;SW2mhjhCSmXDqFNVolRd+NE0pzo7+MEjVZoAI7Km+AN2DxBb+DV2B9PbR1eVunRwzv+WWOc8eKTI&#13;&#10;YMPg3NQW8C0AQ1X1kTv7E0kdNZGlDZTHe2QI3Yx4J9c1/bdb4cO9QBoK+tU06OEbHdpAW3Dob5xV&#13;&#10;gL/eeo/21Kuk5aylISu4/7kTqDgzXy118afRZBKnMgmT6WxMAj7XbJ5r7K5ZAbXDiFaKk+ka7YM5&#13;&#10;XTVC80T7YBmjkkpYSbELLgOehFXohp82ilTLZTKjSXQi3NoHJyN4ZDX25ePhSaDrmzdQ29/BaSDF&#13;&#10;/EUPd7bR08JyF0DXqcHPvPZ80xSnxuk3TlwTz+Vkdd6Li98AAAD//wMAUEsDBBQABgAIAAAAIQDZ&#13;&#10;qQfS4wAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhsrZ1SlZLGqRBVxg60&#13;&#10;SBWbG5s4wj6H2E3Cv+c60eV0n++9T7GdvGOD6WMbUEI2F8AM1kG32Ej4OFazNbCYFGrlAhoJvybC&#13;&#10;try/K1Suw4jvZjikhpEIxlxJsCl1OeextsarOA+dQZp9hd6rRGXfcN2rkcS94wshVtyrFumDVZ15&#13;&#10;s6b+Ply8hGnvnva7H38Uw6c9narKjpZbKR8fpt2GwusGWDJT+r+AKwP5h5KMncMFdWROwixbLoko&#13;&#10;SVi8rIBdN8RaUOdMWfacAS8LfktS/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDhyvOB&#13;&#10;fQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZ&#13;&#10;qQfS4wAAABEBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAA5wUAAAAA&#13;&#10;" fillcolor="#ba0c2f" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2CDD4E" w14:textId="246A09F3" w:rsidR="000C0F5F" w:rsidRPr="003823EB" w:rsidRDefault="000C0F5F" w:rsidP="000C0F5F">
+    <w:p w14:paraId="3C2CDD4E" w14:textId="0DC7C7AD" w:rsidR="000C0F5F" w:rsidRPr="00B54CE6" w:rsidRDefault="00240ACF" w:rsidP="00387BEE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>METHOD 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54CE6" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADDING NEW ACCOLADES </w:t>
+      </w:r>
+      <w:r w:rsidR="00387BEE" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNG </w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BLOCK </w:t>
+      </w:r>
+      <w:r w:rsidR="00387BEE" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>TO AN</w:t>
+      </w:r>
+      <w:r w:rsidR="00387BEE" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>EXISTING SIGNATURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E109ECC" w14:textId="5BF37DCC" w:rsidR="000C0F5F" w:rsidRDefault="000C0F5F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0A5C54" w14:textId="1BCB0661" w:rsidR="00B1734E" w:rsidRDefault="00117978" w:rsidP="00B1734E">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003823EB">
-[...3 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>LOGO/ACCOLADES</w:t>
-[...154 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56B3A369" wp14:editId="0E4C3E4F">
-            <wp:extent cx="4783455" cy="1121852"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19629843" wp14:editId="25AD1E5C">
+            <wp:extent cx="5486400" cy="1155700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1595660380" name="Picture 13"/>
+            <wp:docPr id="283687048" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1595660380" name="Picture 13"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="283687048" name="Picture 6"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4783455" cy="1121852"/>
+                      <a:ext cx="5486400" cy="1155700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0A5C54" w14:textId="04C59643" w:rsidR="00B1734E" w:rsidRPr="000C0F5F" w:rsidRDefault="00B1734E" w:rsidP="00B1734E">
+    <w:p w14:paraId="2362FB9A" w14:textId="77777777" w:rsidR="00B54CE6" w:rsidRDefault="00B54CE6" w:rsidP="00B1734E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B84EEA4" w14:textId="2B2236CC" w:rsidR="00B1734E" w:rsidRDefault="00FA1293" w:rsidP="00B1734E">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="6A1716FA" w14:textId="77777777" w:rsidR="00B54CE6" w:rsidRDefault="00B54CE6" w:rsidP="00B1734E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F4757" w14:textId="77777777" w:rsidR="00B54CE6" w:rsidRPr="00B54CE6" w:rsidRDefault="00B54CE6" w:rsidP="00B1734E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0A6116" w14:textId="602798A0" w:rsidR="00B54CE6" w:rsidRDefault="00B54CE6" w:rsidP="00B54CE6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Right-click the image above and select “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Save as Picture.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B54CE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Save the image to your computer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781E27CA" w14:textId="57747E78" w:rsidR="005716CD" w:rsidRDefault="00B54CE6" w:rsidP="00B1734E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Open your Outlook email signature settings and add the saved image to your signature, replacing the previous accolades image.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78536D5C" w14:textId="2B24961D" w:rsidR="005D6C99" w:rsidRPr="00B54CE6" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6C99">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DB8943B" wp14:editId="5BDFDD9A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDC6604" wp14:editId="78947463">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>133985</wp:posOffset>
+                  <wp:posOffset>284431</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="469900"/>
+                <wp:extent cx="7772400" cy="723900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1431618382" name="Rectangle 4"/>
+                <wp:docPr id="21789647" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="469900"/>
-[...453 lines deleted...]
-                          <a:ext cx="7772400" cy="782955"/>
+                          <a:ext cx="7772400" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="BA0C2F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="44A7B996" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-72.65pt;margin-top:10.05pt;width:612pt;height:61.65pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCDMonfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aMZGmDOkWWIsOA&#10;og3WDj0rshQbkEVNUuJkXz9KcpyuLXYYdpFFkXwkn0le3xxaRfbCugZ0SUcXOSVCc6gavS3pj6fV&#10;p0tKnGe6Ygq0KOlROHoz//jhujMzUUANqhKWIIh2s86UtPbezLLM8Vq0zF2AERqVEmzLPIp2m1WW&#10;dYjeqqzI889ZB7YyFrhwDl9vk5LOI76UgvsHKZ3wRJUUc/PxtPHchDObX7PZ1jJTN7xPg/1DFi1r&#10;NAYdoG6ZZ2RnmzdQbcMtOJD+gkObgZQNF7EGrGaUv6rmsWZGxFqQHGcGmtz/g+X3+0eztkhDZ9zM&#10;4TVUcZC2DV/MjxwiWceBLHHwhOPjdDotxjlyylE3vSyuJpPAZnb2Ntb5rwJaEi4ltfgzIkdsf+d8&#10;Mj2ZhGAOVFOtGqWiYLebpbJkz/DHfVnky2LVo/9hpnQw1hDcEmJ4yc61xJs/KhHslP4uJGkqzL6I&#10;mcQ2E0McxrnQfpRUNatECj+a5Fhngh88YqURMCBLjD9g9wChhd9iJ5jePriK2KWDc/63xJLz4BEj&#10;g/aDc9tosO8BKKyqj5zsTyQlagJLG6iOa0sspBlxhq8a/G93zPk1szgU+Ktx0P0DHlJBV1Lob5TU&#10;YH+99x7ssVdRS0mHQ1ZS93PHrKBEfdPYxVej8ThMZRTGk2mBgn2p2bzU6F27BGyHEa4Uw+M12Ht1&#10;ukoL7TPug0WIiiqmOcYuKff2JCx9Gn7cKFwsFtEMJ9Ewf6cfDQ/ggdXQl0+HZ2ZN37we2/4eTgPJ&#10;Zq96ONkGTw2LnQfZxAY/89rzjVMcG6ffOGFNvJSj1Xkvzn8DAAD//wMAUEsDBBQABgAIAAAAIQAJ&#10;z+ug4wAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE89T8MwEN2R+A/WIbG1dppAqzROhagydqBF&#10;qtjc+IgjYjvEbhL+PdcJltOd3rv3Uexm27ERh9B6JyFZCmDoaq9b10h4P1WLDbAQldOq8w4l/GCA&#10;XXl/V6hc+8m94XiMDSMRF3IlwcTY55yH2qBVYel7dIR9+sGqSOfQcD2oicRtx1dCPHOrWkcORvX4&#10;arD+Ol6thPnQpYf9tz2J8cOcz1VlJsONlI8P835L42ULLOIc/z7g1oHyQ0nBLv7qdGCdhEWSPaXE&#10;lbASCbAbQ6w3a2AX2rI0A14W/H+T8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCDMon&#10;fQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAJ&#10;z+ug4wAAABEBAAAPAAAAAAAAAAAAAAAAANcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#ba0c2f" stroked="f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="760D2153" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1in;margin-top:22.4pt;width:612pt;height:57pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBnHbdJewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+146bIGdYosRYYB&#13;&#10;RVusHXpWZCk2IIsapXzt14+SHadrix2GXWRKJB/JZ5KXV/vWsK1C34At+egs50xZCVVj1yX/8bj8&#13;&#10;8JkzH4SthAGrSn5Qnl/N3r+73LmpKqAGUylkBGL9dOdKXofgplnmZa1a4c/AKUtKDdiKQFdcZxWK&#13;&#10;HaG3Jivy/FO2A6wcglTe0+t1p+SzhK+1kuFOa68CMyWn3EI6MZ2reGazSzFdo3B1I/s0xD9k0YrG&#13;&#10;UtAB6loEwTbYvIJqG4ngQYczCW0GWjdSpRqomlH+opqHWjiVaiFyvBto8v8PVt5uH9w9Eg0756ee&#13;&#10;xFjFXmMbv5Qf2yeyDgNZah+YpMfJZFKMc+JUkm5SfLwgmWCyk7dDH74qaFkUSo70MxJHYnvjQ2d6&#13;&#10;NInBPJimWjbGpAuuVwuDbCvox32Z54ti2aP/YWZsNLYQ3TrE+JKdaklSOBgV7Yz9rjRrKsq+SJmk&#13;&#10;NlNDHCGlsmHUqWpRqS786Dwfahs8UqUJMCJrij9g9wCxhV9jd1n29tFVpS4dnPO/JdY5Dx4pMtgw&#13;&#10;OLeNBXwLwFBVfeTO/khSR01kaQXV4R4ZQjcj3sllQ//tRvhwL5CGgn41DXq4o0Mb2JUceomzGvDX&#13;&#10;W+/RnnqVtJztaMhK7n9uBCrOzDdLXXwxGo/jVKbL+HxS0AWfa1bPNXbTLoDaYUQrxckkRvtgjqJG&#13;&#10;aJ9oH8xjVFIJKyl2yWXA42URuuGnjSLVfJ7MaBKdCDf2wckIHlmNffm4fxLo+uYN1Pa3cBxIMX3R&#13;&#10;w51t9LQw3wTQTWrwE6893zTFqXH6jRPXxPN7sjrtxdlvAAAA//8DAFBLAwQUAAYACAAAACEAEa/t&#13;&#10;reIAAAARAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzWV2LV2IaAojVMhqiy7oEWq&#13;&#10;2LnxEEf1I8RuEv6e6Qo2o3neuafczs6yEYfYBS9hvRLA0DdBd76V8HGslzmwmJTXygaPEn4wwra6&#13;&#10;vytVocPk33E8pJaRiI+FkmBS6gvOY2PQqbgKPXqafYXBqUTl0HI9qInEneWPQrxwpzpPH4zq8c1g&#13;&#10;czlcnYR5b5/2u293FOOnOZ3q2kyGGykfFvNuQ+F1AyzhnP4u4MZA/qEiY+dw9ToyK2G5zjIiShKy&#13;&#10;jEBuGyIX1DlT9pznwKuS/yepfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#13;&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBnHbdJewIA&#13;&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQARr+2t&#13;&#10;4gAAABEBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#13;&#10;5AUAAAAA&#13;&#10;" fillcolor="#ba0c2f" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00B54CE6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F5F8F73" w14:textId="5A218BAD" w:rsidR="00B25BCF" w:rsidRPr="003823EB" w:rsidRDefault="00B25BCF" w:rsidP="00B25BCF">
+    <w:p w14:paraId="4766258C" w14:textId="2AB6BAE4" w:rsidR="00B1734E" w:rsidRDefault="00240ACF" w:rsidP="005D6C99">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-          <w:sz w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003823EB">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
-          <w:sz w:val="36"/>
-[...2 lines deleted...]
-        <w:t>FULL SIGNATURE BLOCK</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">METHOD 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="0025630F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CREATING A NEW SIGNATURE BLOCK FROM THE TEMPLATE</w:t>
+      </w:r>
+      <w:r w:rsidR="00986D62" w:rsidRPr="0025630F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>BELOW AND ADJUSTING THE CONTACT INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1522BD" w14:textId="77777777" w:rsidR="00B1734E" w:rsidRPr="003823EB" w:rsidRDefault="00B1734E" w:rsidP="00B25BCF">
+    <w:p w14:paraId="4DA80417" w14:textId="6D766B5E" w:rsidR="00387BEE" w:rsidRPr="00986D62" w:rsidRDefault="00387BEE" w:rsidP="00387BEE">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="003823EB">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Follow detailed instructions below the signature template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4163FD71" w14:textId="7FD233DF" w:rsidR="00B25BCF" w:rsidRDefault="00B25BCF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F981211" w14:textId="77777777" w:rsidR="0025630F" w:rsidRDefault="0025630F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8670"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="1F945F63" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295109ED" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Mascot Marty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F67FDF" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7AE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>University Mascot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="42974B65" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1C167C" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saint Martin’s University – Office of Marketing and Communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="0986BCFB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41342BF2" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5000 Abbey Way SE, Old Main 299, Lacey, WA 98503</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="2DCB7B15" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="110CA966" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>360-688-0000 |</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0078D4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>marty</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:tooltip="mailto:swilliams@stmartin.edu" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0078D4"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>@stmartin.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> |</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="BA0C2F"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="about:blank" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0078D4"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>www.stmartin.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="60DB878E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="723DA3FA" w14:textId="778BD73B" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ACCFC27" wp14:editId="5D3159BD">
+                  <wp:extent cx="5486400" cy="1155700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1477131649" name="Picture 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1477131649" name="Picture 9"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5486400" cy="1155700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> INCLUDEPICTURE "cid:CAD02723-EDB9-418E-AF80-1F8E59A01546" \* MERGEFORMATINET </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C8955F" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47173866" w14:textId="77777777" w:rsidR="00BB7AE4" w:rsidRDefault="00BB7AE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7AE4" w14:paraId="33DBCE58" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6426" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D83E52" w14:textId="77777777" w:rsidR="00387BEE" w:rsidRDefault="00387BEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AD4CC34" w14:textId="5B172809" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Create and add an email signature</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1E81" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Outlook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PC Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AAD603" w14:textId="1198594E" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create a new email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> message by clicking on the “New Email” button or using the shortcut Control-N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E0F2F4" w14:textId="477C9E44" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature button</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above your email and select the menu item “Signatures…”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D54785" w14:textId="0114A1D2" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>New button</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to create a new signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7525863A" w14:textId="7BB4A987" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provide a name for this new signature in the window when prompted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9B5D83" w14:textId="735B133F" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within this Word document, copy the full email signature provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00386DE2" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">above </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selecting the entire table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it’s within by hovering over the signature until a cross with arrows appears in the upper left corner of the signature, as seen below</w:t>
+      </w:r>
+      <w:r w:rsidR="009011E1" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Click on that cross and the entire signature should be highlighted within the table. Select Co</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A2D" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ntrol-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>C to copy that signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525F452D" w14:textId="3ECC8FB7" w:rsidR="005E0327" w:rsidRPr="00C33879" w:rsidRDefault="009011E1" w:rsidP="005E0327">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33879">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48B23174" wp14:editId="5FBD577C">
+            <wp:extent cx="5047615" cy="2820572"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1359063793" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1359063793" name="Picture 15"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="13463"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5048078" cy="2820831"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEDC057" w14:textId="75E6F617" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="005E0327" w:rsidP="005E0327">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Back in Outlook, within the open signature box, type Co</w:t>
+      </w:r>
+      <w:r w:rsidR="00635A2D" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ntrol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-V to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paste the signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within that box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF8A025" w14:textId="49A2D759" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="005E0327">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within the signature, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replace the text with your contact info</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, replacing the fake info for Marty. To ensure the font and size remain the same, for text you are changing, place cursor at end of line of text and delete and retype.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F24A3C8" w14:textId="4555802F" w:rsidR="005E0327" w:rsidRPr="005716CD" w:rsidRDefault="00635A2D" w:rsidP="005E0327">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0327" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0327" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ave </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the signature</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0327" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE4D262" w14:textId="0DECF1D9" w:rsidR="009F2562" w:rsidRPr="009F2562" w:rsidRDefault="00635A2D" w:rsidP="009F2562">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>You can now set this as your default signature (in the same box where you edited the signature) or select it for individual emails.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2562">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AF7D87" w14:textId="74507E6E" w:rsidR="005716CD" w:rsidRDefault="009F2562" w:rsidP="005716CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004739F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="FFFF00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="351CEB26" wp14:editId="406A5030">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="181673C0" wp14:editId="579A1EEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-926465</wp:posOffset>
+                  <wp:posOffset>-921385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>305435</wp:posOffset>
+                  <wp:posOffset>181170</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="321310"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7772400" cy="1124585"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
-                <wp:docPr id="410940178" name="Rectangle 4"/>
+                <wp:docPr id="486370435" name="Rectangle 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="321310"/>
+                          <a:ext cx="7772400" cy="1124585"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg2">
-                            <a:lumMod val="90000"/>
+                          <a:srgbClr val="FFFF96"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
                           </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D99E99D" w14:textId="77777777" w:rsidR="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="181673C0" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-72.55pt;margin-top:14.25pt;width:612pt;height:88.55pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDP/TbvgwIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aDpGmDOkXQIsOA&#13;&#10;oi3WDj0rshQbkEVNUmJnXz9KcpyuLXYYloNCieQj+Uzy6rpvFdkL6xrQJS3OckqE5lA1elvSH8/r&#13;&#10;LxeUOM90xRRoUdKDcPR6+fnTVWcWYgI1qEpYgiDaLTpT0tp7s8gyx2vRMncGRmhUSrAt83i126yy&#13;&#10;rEP0VmWTPD/POrCVscCFc/h6m5R0GfGlFNw/SOmEJ6qkmJuPp43nJpzZ8oottpaZuuFDGuwfsmhZ&#13;&#10;ozHoCHXLPCM727yDahtuwYH0ZxzaDKRsuIg1YDVF/qaap5oZEWtBcpwZaXL/D5bf75/Mo0UaOuMW&#13;&#10;DsVQRS9tG/4xP9JHsg4jWaL3hOPjfD6fTHPklKOuKCbT2cUs0Jmd3I11/quAlgShpBa/RiSJ7e+c&#13;&#10;T6ZHkxDNgWqqdaNUvNjt5kZZsmf45db4uzwf0P8wUzoYawhuCTG8ZKdiouQPSgQ7pb8LSZoK05/E&#13;&#10;TGKfiTEO41xoXyRVzSqRwhezHAtN8KNHrDQCBmSJ8UfsASD08HvsBDPYB1cR23R0zv+WWHIePWJk&#13;&#10;0H50bhsN9iMAhVUNkZP9kaRETWDJ95seTYK4gerwaImFNC/O8HWDn/COOf/ILA4IfnYcev+Ah1TQ&#13;&#10;lRQGiZIa7K+P3oM99i1qKelw4Erqfu6YFZSobxo7+rKYTsOExst0Np/gxb7WbF5r9K69AeyMAteL&#13;&#10;4VEM9l4dRWmhfcHdsApRUcU0x9gl5d4eLzc+LQLcLlysVtEMp9Iwf6efDA/ggeDQos/9C7Nm6GOP&#13;&#10;I3APx+FkizftnGyDp4bVzoNsYq+feB2ox4mOPTRsn7AyXt+j1WlHLn8DAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQBZvSzg5AAAABEBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInFr7ZSmhDRO&#13;&#10;xUO9UQEtQhydeEki4nVkO234e9wTXFbandl5FJvJ9OyIzneWJCRzAQyptrqjRsL7YTvLgPmgSKve&#13;&#10;Ekr4QQ+b8vKiULm2J3rD4z40LIqQz5WENoQh59zXLRrl53ZAitiXdUaFuLqGa6dOUdz0fCHEihvV&#13;&#10;UXRo1YCPLdbf+9FIqA4fn8uH+hXrm/TZv2x3To/cSXl9NT2t47hfAws4hb8POHeI+aGMwSo7kvas&#13;&#10;lzBLlmkSuRIWWQrszBC32R2wKl5EugJeFvx/k/IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#13;&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#13;&#10;ACEAz/0274MCAABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAWb0s4OQAAAARAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#13;&#10;AAAEAAQA8wAAAO4FAAAAAA==&#13;&#10;" fillcolor="#ffff96" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D99E99D" w14:textId="77777777" w:rsidR="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C483239" w14:textId="1BDD6D1C" w:rsidR="005716CD" w:rsidRPr="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TROUBLESHOOTING NOTE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D15816" w14:textId="4516FA71" w:rsidR="005716CD" w:rsidRPr="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Because Outlook for Windows, Mac and the web handle signatures differently, the accolades image may not display correctly. If the image appears to be broken, missing or is replaced with alternative text, download these instructions to your computer and follow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004739F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Method 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D9004A" w14:textId="77777777" w:rsidR="009F2562" w:rsidRDefault="009F2562" w:rsidP="009011E1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EF1D7A" w14:textId="43F5C6D0" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Create and add an email signature</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1E81" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Outlook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Mac Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4AC229" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create a new email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> message by clicking on the “New Message” button or using the shortcut Command-N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38078E04" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature button</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above your email and select the menu item “Manage Signatures”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DFF151" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>+ button</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to create a new signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E397D4D" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delete the default text that appears (usually your name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533CC141" w14:textId="56AF4B0C" w:rsidR="009011E1" w:rsidRPr="00240ACF" w:rsidRDefault="009011E1" w:rsidP="00240ACF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within this Word document, copy the full email signature provided by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selecting the entire table</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it’s within by hovering over the signature until a cross with arrows appears in the upper left corner of the signature, as seen below. Click on that cross and the entire signature should be highlighted within the table. Select Command-C to copy that signat</w:t>
+      </w:r>
+      <w:r w:rsidR="004739F0" w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33879">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B21FF32" wp14:editId="5606D8F0">
+            <wp:extent cx="5047615" cy="2722099"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="365912928" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="365912928" name="Picture 15"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="16484"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5048078" cy="2722349"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCEBBB8" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Back in Outlook, within the open signature box, type Command-V to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paste the signature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within that box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495B0802" w14:textId="77777777" w:rsidR="009011E1" w:rsidRPr="005716CD" w:rsidRDefault="009011E1" w:rsidP="009011E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within the signature, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replace the text with your contact info</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, replacing the fake info for Marty. To ensure the font and size remain the same, for text you are changing, place cursor at end of line of text and delete and retype.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279B3D16" w14:textId="6974ACA5" w:rsidR="004739F0" w:rsidRDefault="004739F0" w:rsidP="00240ACF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005716CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Name the signature to save it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCAD4FF" w14:textId="77777777" w:rsidR="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B67F28" w14:textId="0F062DC8" w:rsidR="005716CD" w:rsidRPr="005716CD" w:rsidRDefault="005716CD" w:rsidP="005716CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457EB6EB" w14:textId="6443905D" w:rsidR="00B25BCF" w:rsidRDefault="00E10C68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004739F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="FFFF00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="485ED086" wp14:editId="40E71016">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-921385</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>130810</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7772400" cy="1125220"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1285008262" name="Rectangle 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7772400" cy="1125220"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFF96"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="15000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2C0D44DA" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-72.95pt;margin-top:24.05pt;width:612pt;height:25.3pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGQKHliAIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTdGmDOEWQosOA&#10;ri3WDj0rshQbkEVNUuJkXz9Kcpys63YYloMiiuQj+Uxydr1rFdkK6xrQJS3OckqE5lA1el3Sb8+3&#10;Hy4pcZ7piinQoqR74ej1/P27WWemYgQ1qEpYgiDaTTtT0tp7M80yx2vRMncGRmhUSrAt8yjadVZZ&#10;1iF6q7JRnn/MOrCVscCFc/h6k5R0HvGlFNw/SOmEJ6qkmJuPp43nKpzZfMama8tM3fA+DfYPWbSs&#10;0Rh0gLphnpGNbX6DahtuwYH0ZxzaDKRsuIg1YDVF/qqap5oZEWtBcpwZaHL/D5bfb5/Mo0UaOuOm&#10;Dq+hip20bfjH/MgukrUfyBI7Tzg+TiaT0ThHTjnqzkfFeRHZzI7exjr/SUBLwqWkFj9G5Iht75zH&#10;iGh6MAnBHKimum2UikJoALFUlmwZfrrVehRd1ab9AlV6u8rxFz4g4sR+CeZJOkVSOuBpCMjJOLxk&#10;x3Ljze+VCHZKfxWSNBUWmCIOyCko41xoX8RkXM0qkZ6Liz/lEgEDssT4A3YP8GuRB+yUZW8fXEVs&#10;5ME5T9H/5jx4xMig/eDcNhrsWwAKq+ojJ/sDSYmawNIKqv2jJRbSGDnDbxv8tHfM+UdmcW6wG3AX&#10;+Ac8pIKupNDfKKnB/njrPdhjO6OWkg7nsKTu+4ZZQYn6rLHRr4rxOAxuFMYXkxEK9lSzOtXoTbsE&#10;7JcCt47h8RrsvTpcpYX2BVfGIkRFFdMcY5eUe3sQlj7tB1w6XCwW0QyH1TB/p58MD+CB1dC6z7sX&#10;Zk3f3x4n4x4OM8umr9o82QZPDYuNB9nEGTjy2vONgx6buF9KYZOcytHquDrnPwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAMj2+nHkAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4D9YhsbVO&#10;oLRpGqdCRYgFVVA6dHTjw4kanyPbbVJ+Pc4Ey+lO7937KNaDadkFnW8sCUinCTCkyqqGtID91+sk&#10;A+aDJCVbSyjgih7W5e1NIXNle/rEyy5oFkXI51JAHUKXc+6rGo30U9shRezbOiNDPJ3mysk+ipuW&#10;PyTJnBvZUHSoZYebGqvT7mwEbK9DRu/aJacPPX/cvGH/cxi0EPd3w8sqjucVsIBD+PuAsUPMD2UM&#10;drRnUp61Aibp7GkZuQJmWQpsZCSLcTsKWGYL4GXB/xcpfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAGQKHliAIAAIIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDI9vpx5AAAABABAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" fillcolor="#d0d0d0 [2894]" stroked="f" strokeweight="1pt"/>
+              <v:rect w14:anchorId="4BFB1B5A" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-72.55pt;margin-top:10.3pt;width:612pt;height:88.6pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBrSCFZggIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm/2QEzdW1pGVyFWl&#13;&#10;KImaVDljFrxILEMBe+3++g7sh9M06qGqDxh23ryZecxwdX1oNdkL5xWYihZnOSXCcKiV2Vb0+/P6&#13;&#10;02dKfGCmZhqMqOhReHq9/PjhqrMLUUIDuhaOIInxi85WtAnBLrLM80a0zJ+BFQaNElzLAh7dNqsd&#13;&#10;65C91VmZ5xdZB662DrjwHr/e9ka6TPxSCh4epPQiEF1RzC2k1aV1E9dsecUWW8dso/iQBvuHLFqm&#13;&#10;DAadqG5ZYGTn1B9UreIOPMhwxqHNQErFRaoBqynyN9U8NcyKVAuK4+0kk/9/tPx+/2QfHcrQWb/w&#13;&#10;uI1VHKRr4z/mRw5JrOMkljgEwvHjfD4vZzlqytFWFOV5WSY5s5O7dT58EdCSuKmow9tIIrH9nQ8Y&#13;&#10;EqEjJEbzoFW9Vlqng9tubrQje4Y3t8bf5UW8LHT5DaZNBBuIbr05fslOxaRdOGoRcdp8E5KoGtMv&#13;&#10;Uyapz8QUh3EuTCh6U8Nq0YcvznMsdIgeOzN6pFwSYWSWGH/iHghGZE8ycvc0Az66itSmk3P+t8R6&#13;&#10;58kjRQYTJudWGXDvEWisaojc40eRemmiShuoj4+OOOiHxFu+Vnhvd8yHR+ZwKvCucdLDAy5SQ1dR&#13;&#10;GHaUNOB+vvc94rFZ0UpJh1NWUf9jx5ygRH812MaXxWwWxzIdZudzbCHiXls2ry1m194AtkOBb4rl&#13;&#10;aRvxQY9b6aB9wQdhFaOiiRmOsSvKgxsPN6GffnxSuFitEgxH0bJwZ54sj+RR1diXz4cX5uzQvAH7&#13;&#10;/h7GiWSLNz3cY6OngdUugFSpwU+6DnrjGKfGGZ6c+E68PifU6WFc/gIAAP//AwBQSwMEFAAGAAgA&#13;&#10;AAAhAAet/GnlAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT8lOwzAQvSPxD9YgcWvtlC5pGqdi&#13;&#10;UW9UQIsQRycekojYjmynDX/P9ASX0Yzem7fk29F07IQ+tM5KSKYCGNrK6dbWEt6Pu0kKLERlteqc&#13;&#10;RQk/GGBbXF/lKtPubN/wdIg1IxEbMiWhibHPOA9Vg0aFqevREvblvFGRTl9z7dWZxE3HZ0IsuVGt&#13;&#10;JYdG9fjYYPV9GIyE8vjxOX+oXrG6WzyHl93e64F7KW9vxqcNjfsNsIhj/PuASwfKDwUFK91gdWCd&#13;&#10;hEkyXyTElTATS2AXhlila2AlbetVCrzI+f8mxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#13;&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#13;&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#13;&#10;ACEAa0ghWYICAABgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#13;&#10;CAAAACEAB638aeUAAAARAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#13;&#10;AAAEAAQA8wAAAO4FAAAAAA==&#13;&#10;" fillcolor="#ffff96" stroked="f" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B1734E" w:rsidRPr="003823EB">
-[...31 lines deleted...]
-      <w:r w:rsidR="00B1734E">
+    </w:p>
+    <w:p w14:paraId="2A8A593F" w14:textId="22B6DC0F" w:rsidR="00E10C68" w:rsidRPr="00E10C68" w:rsidRDefault="004739F0" w:rsidP="00E10C68">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10C68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TROUBLESHOOTING NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10C68" w:rsidRPr="00E10C68">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D29D3" w14:textId="2B98CC5C" w:rsidR="00240ACF" w:rsidRPr="003423F2" w:rsidRDefault="004739F0" w:rsidP="00E10C68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Because Outlook for Windows, Mac and the web handle signatures differently, the accolades image may not display correctly. If the image appears to be broken, missing or is replaced with alternative text, download these instructions to your computer and follow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004739F0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Method 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552B7620" w14:textId="546DBD51" w:rsidR="00B25BCF" w:rsidRDefault="00B25BCF">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="649DB8D9" w14:textId="689A38CD" w:rsidR="00240ACF" w:rsidRPr="000F1E81" w:rsidRDefault="00240ACF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A9DC0AA" w14:textId="089F5B56" w:rsidR="000C0F5F" w:rsidRDefault="000C0F5F" w:rsidP="00B25BCF">
-[...1498 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+    <w:sectPr w:rsidR="00240ACF" w:rsidRPr="000F1E81" w:rsidSect="00931627">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B2EAF8B" w14:textId="77777777" w:rsidR="00A65FFE" w:rsidRDefault="00A65FFE" w:rsidP="005C6065">
+    <w:p w14:paraId="7D13E902" w14:textId="77777777" w:rsidR="00867A24" w:rsidRDefault="00867A24" w:rsidP="005C6065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18F57009" w14:textId="77777777" w:rsidR="00A65FFE" w:rsidRDefault="00A65FFE" w:rsidP="005C6065">
+    <w:p w14:paraId="240B8AA1" w14:textId="77777777" w:rsidR="00867A24" w:rsidRDefault="00867A24" w:rsidP="005C6065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-854576154"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0E34C3A6" w14:textId="23101774" w:rsidR="005C6065" w:rsidRDefault="005C6065" w:rsidP="007A462E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="77B24CAF" w14:textId="77777777" w:rsidR="005C6065" w:rsidRDefault="005C6065">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="-902360346"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="408C37B1" w14:textId="1E873148" w:rsidR="005C6065" w:rsidRPr="005C6065" w:rsidRDefault="005C6065" w:rsidP="005C6065">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="notBeside" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="005C6065">
@@ -2827,70 +2813,70 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="005C6065">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="68347C2A" w14:textId="77777777" w:rsidR="005C6065" w:rsidRDefault="005C6065">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B5B46BA" w14:textId="77777777" w:rsidR="00A65FFE" w:rsidRDefault="00A65FFE" w:rsidP="005C6065">
+    <w:p w14:paraId="7F206DA4" w14:textId="77777777" w:rsidR="00867A24" w:rsidRDefault="00867A24" w:rsidP="005C6065">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C17746B" w14:textId="77777777" w:rsidR="00A65FFE" w:rsidRDefault="00A65FFE" w:rsidP="005C6065">
+    <w:p w14:paraId="1DFF5883" w14:textId="77777777" w:rsidR="00867A24" w:rsidRDefault="00867A24" w:rsidP="005C6065">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="119E09D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05D2B368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2961,50 +2947,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60043FEC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDCAFA86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="712E511D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F69A2A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3073,51 +3172,137 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3E46CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E669B10"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAE51D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="05D2B368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3186,158 +3371,188 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="615914641">
+  <w:num w:numId="1" w16cid:durableId="1662351549">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="435951532">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="169836240">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="329069460">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="8065445">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="790783689">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C0F5F"/>
     <w:rsid w:val="00001A29"/>
     <w:rsid w:val="000B42EA"/>
     <w:rsid w:val="000C0F5F"/>
     <w:rsid w:val="000F1E81"/>
     <w:rsid w:val="000F5F78"/>
-    <w:rsid w:val="00276B02"/>
+    <w:rsid w:val="00117978"/>
+    <w:rsid w:val="001B75DD"/>
+    <w:rsid w:val="00240ACF"/>
+    <w:rsid w:val="0025630F"/>
+    <w:rsid w:val="0038049F"/>
     <w:rsid w:val="003823EB"/>
+    <w:rsid w:val="00386DE2"/>
+    <w:rsid w:val="00387BEE"/>
     <w:rsid w:val="003E1BE8"/>
-    <w:rsid w:val="00410FF6"/>
+    <w:rsid w:val="00440E69"/>
+    <w:rsid w:val="004644AB"/>
+    <w:rsid w:val="004739F0"/>
+    <w:rsid w:val="00497DDA"/>
+    <w:rsid w:val="00507B2D"/>
+    <w:rsid w:val="00511275"/>
+    <w:rsid w:val="005716CD"/>
     <w:rsid w:val="005C6065"/>
+    <w:rsid w:val="005D6C99"/>
     <w:rsid w:val="005E0327"/>
     <w:rsid w:val="00635A2D"/>
     <w:rsid w:val="00685BFF"/>
     <w:rsid w:val="00697DDF"/>
+    <w:rsid w:val="006B0C52"/>
     <w:rsid w:val="006D6903"/>
     <w:rsid w:val="00702F56"/>
     <w:rsid w:val="00774CF0"/>
+    <w:rsid w:val="007B3E24"/>
     <w:rsid w:val="007E262A"/>
-    <w:rsid w:val="00841AF1"/>
     <w:rsid w:val="00863340"/>
+    <w:rsid w:val="00867A24"/>
     <w:rsid w:val="009011E1"/>
     <w:rsid w:val="00931627"/>
+    <w:rsid w:val="00986D62"/>
     <w:rsid w:val="009B4BC9"/>
-    <w:rsid w:val="00A65FFE"/>
+    <w:rsid w:val="009F2562"/>
     <w:rsid w:val="00B1734E"/>
     <w:rsid w:val="00B25BCF"/>
+    <w:rsid w:val="00B54CE6"/>
     <w:rsid w:val="00B816DE"/>
+    <w:rsid w:val="00BB7AE4"/>
     <w:rsid w:val="00C33879"/>
-    <w:rsid w:val="00C45437"/>
+    <w:rsid w:val="00C34AE3"/>
     <w:rsid w:val="00C94560"/>
     <w:rsid w:val="00D77225"/>
+    <w:rsid w:val="00E10C68"/>
     <w:rsid w:val="00E15355"/>
     <w:rsid w:val="00E316C7"/>
-    <w:rsid w:val="00E86FB5"/>
+    <w:rsid w:val="00ED425B"/>
     <w:rsid w:val="00EE24DA"/>
+    <w:rsid w:val="00F044EA"/>
     <w:rsid w:val="00F05BAF"/>
+    <w:rsid w:val="00F25B9A"/>
     <w:rsid w:val="00F25DE8"/>
     <w:rsid w:val="00F54CBB"/>
+    <w:rsid w:val="00F75884"/>
     <w:rsid w:val="00FA1293"/>
+    <w:rsid w:val="00FB3B67"/>
+    <w:rsid w:val="00FF1FBD"/>
     <w:rsid w:val="00FF2776"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05CFD65E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CDEF5A4E-73E8-9048-B275-270A65A0503E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4285,55 +4500,71 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005C6065"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C6065"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="004644AB"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="23792361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1793475055">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4493,51 +4724,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135710607">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smarty@stmartin.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stmartin.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swilliams@stmartin.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4795,70 +5026,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2944</Characters>
+  <Pages>3</Pages>
+  <Words>620</Words>
+  <Characters>3535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3454</CharactersWithSpaces>
+  <CharactersWithSpaces>4147</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandy Williams</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>